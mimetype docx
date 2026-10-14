--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9734" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -51,107 +53,113 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="3862"/>
         <w:gridCol w:w="2224"/>
         <w:gridCol w:w="32"/>
       </w:tblGrid>
       <w:tr w:rsidR="00802748" w14:paraId="5E30D750" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1008"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A9FF12" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+          <w:p w14:paraId="07A9FF12" w14:textId="27173D22" w:rsidR="00802748" w:rsidRDefault="00EF537F">
             <w:pPr>
               <w:pStyle w:val="JOPIdeclarationstitle"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3091DE52">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-129540</wp:posOffset>
+                    <wp:posOffset>-66040</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
-                    <wp:posOffset>61595</wp:posOffset>
+                    <wp:posOffset>6985</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1873250" cy="1216660"/>
-                  <wp:effectExtent l="0" t="0" r="1270" b="2540"/>
+                  <wp:extent cx="1873250" cy="1318260"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="10" name="Picture 10" descr="Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="10" name="Picture 10" descr="Logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1873250" cy="1216660"/>
+                            <a:ext cx="1873250" cy="1318260"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FAB1109" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
             <w:pPr>
               <w:spacing w:before="280" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
@@ -260,51 +268,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12C10E61" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135156EA" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="006E4E51">
+          <w:p w14:paraId="135156EA" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00BD042D">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00EF537F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:t>https://nijor.org.ng/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EF537F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -350,101 +358,101 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2141</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7938</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73AFC36F" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+          <w:p w14:paraId="73AFC36F" w14:textId="1D2C38E7" w:rsidR="00802748" w:rsidRDefault="00EF537F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">eISSN: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E40015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2141</w:t>
+              <w:t>3156</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E40015">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>7938</w:t>
+              <w:t>5956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38E95C88" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="5B95D4EA" w14:textId="77777777">
@@ -498,51 +506,61 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Title of Manuscript (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>apital Letter of Each Word; Font type: Times New Roman; Font size: 16; Align Left</w:t>
+              <w:t>apital Letter of Each Word; Font type: Times New Roman; Font size: 16; Alig</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n Left</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="0BF3642F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9734" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -584,51 +602,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:editId="06F420D0">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="23" name="Picture 23">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="23" name="Picture 23"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
@@ -679,55 +697,55 @@
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, Author</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:editId="79920191">
                   <wp:extent cx="114935" cy="114935"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="224374681" name="Picture 224374681">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="224374681" name="Picture 224374681"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
@@ -848,62 +866,92 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EF36A7C" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+          <w:p w14:paraId="7EF36A7C" w14:textId="4D8A51E8" w:rsidR="00802748" w:rsidRDefault="00EF537F" w:rsidP="00011122">
             <w:pPr>
               <w:pStyle w:val="JOPIaffiliations"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Department of Aeronatical, Automotive and Offfshore Engineering, Fakulti Kejuruteraan Mekanikal, Universiti Teknologi Malaysia, Johor, Malaysia</w:t>
+              <w:t xml:space="preserve">Department of </w:t>
+            </w:r>
+            <w:r w:rsidR="00011122">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Fa</w:t>
+            </w:r>
+            <w:r w:rsidR="00011122">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">culty of Computing, NModibbo Adama </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Universit</w:t>
+            </w:r>
+            <w:r w:rsidR="00011122">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>y Yola, Nigeria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="33E34DC5" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B47C3DE" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-86"/>
               <w:rPr>
@@ -916,69 +964,140 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B31E322" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+          <w:p w14:paraId="2B31E322" w14:textId="74C9E955" w:rsidR="00802748" w:rsidRDefault="00EF537F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-115"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Department of Mechanical Engineering, Faculty of Engineering, Kano University of Science and Technology, Wudil, Nigeria</w:t>
+              <w:t>Department of M</w:t>
+            </w:r>
+            <w:r w:rsidR="00011122">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">athematics, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D" w:rsidRPr="000E6BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics, Physics, and Natural Sciences Division, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D" w:rsidRPr="000E6BFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>University of New Mexico</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallup Campus, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D" w:rsidRPr="00BD042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD042D" w:rsidRPr="00BD042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="4C14E758" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="322B3DCF" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-86"/>
               <w:rPr>
@@ -1254,58 +1373,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>purpose of the research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>briefing about the method</w:t>
             </w:r>
             <w:r w:rsidR="006E4E51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>used</w:t>
+              <w:t xml:space="preserve"> used</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>principal results</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
@@ -1842,51 +1954,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183C381B" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Second paragraph starts here (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no spacing between paragraphs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1897,50 +2008,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A nanofluid can be produced by dispersing metallic or non-metallic nanoparticles or nanofibers with a typical size of less than 100 nm in a base liquid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5941242C" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Generally, in manuscript, should have: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (research background); </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -2635,51 +2747,51 @@
         <w:pStyle w:val="JOPIfigure"/>
         <w:rPr>
           <w:rStyle w:val="JOPIfigureChar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5524500" cy="2133600"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="2" name="image3.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5524500" cy="2133616"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F0F903" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2953,70 +3065,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>economical use of the space</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the page; for example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E059AC" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DD0116" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="018B62F4" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:pStyle w:val="JOPIlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>avoid excessively large white space borders around your graphics;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5FEDED" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -3034,50 +3126,51 @@
         <w:t>try to design illustrations that make good use of the available space—avoid unnecessarily large amounts of white space within the graphic;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A377B4A" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Use the suitable size of Figure. Not too big.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D816AD3" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3196,51 +3289,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="4213860" cy="1073785"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="image6.png" descr="WiderFigureWiderCaption"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="image6.png" descr="WiderFigureWiderCaption"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14"/>
+                          <a:blip r:embed="rId15"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4213950" cy="1074068"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="47250444" w14:textId="77777777">
         <w:trPr>
@@ -3337,51 +3430,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2030095" cy="2167890"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="image5.png" descr="NarrowFigeWideCap"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="image5.png" descr="NarrowFigeWideCap"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId16"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2030097" cy="2168108"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
@@ -3434,51 +3527,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2026285" cy="2164715"/>
                   <wp:effectExtent l="0" t="0" r="635" b="14605"/>
                   <wp:docPr id="7" name="image5.png" descr="NarrowFigeWideCap"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="image5.png" descr="NarrowFigeWideCap"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId16"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2026801" cy="2165266"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="7A5E80F1" w14:textId="77777777">
         <w:trPr>
@@ -3666,51 +3759,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3630930" cy="1375410"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="image7.png" descr="WiderFigureShortCaption"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="image7.png" descr="WiderFigureShortCaption"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16"/>
+                          <a:blip r:embed="rId17"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3630932" cy="1375494"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00802748" w14:paraId="2CBA2D57" w14:textId="77777777">
         <w:trPr>
@@ -3760,143 +3853,305 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note: For short caption</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B118776" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A86A6BE" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+    <w:p w14:paraId="1A86A6BE" w14:textId="454408C1" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>For example:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A model of VFE-2 model was designed and fabricated in Universiti Malaysia wind tunnel under Malaysian Ministry of Education grant, as shown in Figure 2 below [4]. The designed was exactly based on the original profile of Chu and Lucking [6] as Figure 3. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AB777A7" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+        <w:t xml:space="preserve"> A model of VFE-2 model was designed and fabricated in Universiti Malaysia wind tunnel under Malaysian Ministry of Education grant</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as shown in Figure 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The designed was exactly based on the original profile of Chu and Lucking </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as Figure 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB777A7" w14:textId="1232B184" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Few years later, a new research group is formed to further investigate the flow structure on the blunt-edged delta wing, the team called as Vortex Flow Experiment (VFE-2). The main objective of the VFE-2 test was to validate the results of Navier-Stokes calculations and to obtain a more detailed experimental data. The VFE-2 experiments were carried out for both sharp and blunt leading edge shape delta wing [1-3]. </w:t>
+        <w:t xml:space="preserve">Few years later, a new research group is formed to further investigate the flow structure on the blunt-edged delta wing, the team called as Vortex Flow Experiment (VFE-2). The main objective of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the VFE-2 test was to validate the results of Navier-Stokes calculations and to obtain a more detailed experimental data. The VFE-2 experiments were carried out for both sharp and blunt leading edge shape delta wing </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kabr </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al., </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246" w:rsidRPr="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023,</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246" w:rsidRPr="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strunk</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246" w:rsidRPr="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Žižović,</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246" w:rsidRPr="00AF4653">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Pamucar</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B761716" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C608387" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3654425" cy="2129790"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3810"/>
             <wp:docPr id="9" name="image9.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3654946" cy="2129798"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA2B865" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:right="1809"/>
@@ -3944,51 +4199,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2692400" cy="2756535"/>
             <wp:effectExtent l="0" t="0" r="5080" b="1905"/>
             <wp:docPr id="8" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2692893" cy="2757162"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="373E4CCF" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -4002,85 +4257,93 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>Fig. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> UTM-LST delta wing VFE-2 profiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C156F0C" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D521500" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+    <w:p w14:paraId="0D521500" w14:textId="2741CC30" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>., [7] has performed a comprehensive flow visualization studies on blunt-edge delta wing. The primary vortex is developed at certain chordwise position and progress upstream with angle of attack; however, there is no data in VFE-2 indicating that the vortex progressed up to the Apex region with angle of attack increases.</w:t>
+      <w:r w:rsidR="009E7246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., (2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has performed a comprehensive flow visualization studies on blunt-edge delta wing. The primary vortex is developed at certain chordwise position and progress upstream with angle of attack; however, there is no data in VFE-2 indicating that the vortex progressed up to the Apex region with angle of attack increases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FC5B5F" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C4A1219" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10A5009B" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
@@ -4090,51 +4353,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251504A4" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.2 Table Style and Format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325FC240" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EABCD58" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4396,50 +4658,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>align left</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">font size </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5346,53 +5609,53 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:object w:dxaOrig="951" w:dyaOrig="629" w14:anchorId="44132BE2">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:47.5pt;height:31.5pt" o:ole="">
-            <v:imagedata r:id="rId19" o:title=""/>
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846002532" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1852127417" r:id="rId21"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
@@ -5430,52 +5693,50 @@
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E4E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A64726" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -5976,51 +6237,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4878628C" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:nor/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:lastRenderedPageBreak/>
           <m:t>Re</m:t>
         </m:r>
         <m:r>
           <m:rPr>
             <m:nor/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
@@ -6731,100 +6991,109 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABA2E30" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638AC5F0" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The list of references should only include works that are cited in the text and that have been published or accepted for publication. Personal communications and unpublished works should only be mentioned in the text. Reference style should be in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APA style.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please use this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>link</w:t>
+          <w:t>li</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>nk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6947,51 +7216,51 @@
         </w:rPr>
         <w:t>Decision Making: Applications in Management and Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00AF4653">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.31181/dmame181221015k</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF4653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6888F554" w14:textId="77777777" w:rsidR="00802748" w:rsidRPr="00AF4653" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:pStyle w:val="JOPIreferences"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7024,251 +7293,263 @@
     <w:p w14:paraId="693896D1" w14:textId="77777777" w:rsidR="00802748" w:rsidRPr="00AF4653" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="490" w:hanging="490"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Žižović, M., &amp; Pamucar, D. (2019). New model for determining criteria weights: Level Based Weight Assessment (LBWA) model. Decision Making: Applications in Management and Engineering, 2(2), 126-137.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00AF4653">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31181/dmame1902102z </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00802748" w:rsidRPr="00AF4653">
-      <w:headerReference w:type="default" r:id="rId24"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="576" w:footer="360" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4BCF1239" w14:textId="77777777" w:rsidR="00F938EF" w:rsidRDefault="00F938EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="61FAF284" w14:textId="77777777" w:rsidR="00F938EF" w:rsidRDefault="00F938EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria (Body)">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="10091B7E" w14:textId="7915C0B4" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+  <w:p w14:paraId="401BAE1E" w14:textId="77777777" w:rsidR="009E7246" w:rsidRDefault="009E7246">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="10091B7E" w14:textId="00FB7143" w:rsidR="00802748" w:rsidRDefault="00EF537F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006E4E51">
+    <w:r w:rsidR="00BD042D">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="48706779" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1B3E575D" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748"/>
   <w:p w14:paraId="41AA4C6C" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748"/>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="75BA3259" w14:textId="2C261CA8" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+  <w:p w14:paraId="75BA3259" w14:textId="789748FB" w:rsidR="00802748" w:rsidRDefault="00EF537F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006E4E51">
+    <w:r w:rsidR="00BD042D">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="032A69FC" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748"/>
   <w:p w14:paraId="0D30A086" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D8ADC19" w14:textId="77777777" w:rsidR="00F938EF" w:rsidRDefault="00F938EF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
@@ -7311,285 +7592,360 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Corresponding author.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E51EF4" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>E-mail address: author.mail@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E15E58" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DED186E" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+    <w:p w14:paraId="3DED186E" w14:textId="0885166B" w:rsidR="00802748" w:rsidRDefault="00BD042D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="en-SG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00E40015" w:rsidRPr="001E2024">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:iCs/>
+            <w:lang w:val="en-SG"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.67868/</w:t>
+        </w:r>
+        <w:r w:rsidR="00E40015" w:rsidRPr="001E2024">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:iCs/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>nijor</w:t>
+        </w:r>
+        <w:r w:rsidR="00E40015" w:rsidRPr="001E2024">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:iCs/>
+            <w:lang w:val="en-SG"/>
+          </w:rPr>
+          <w:t>xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E40015">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-SG"/>
         </w:rPr>
-        <w:t>https://doi.org/10.31181/</w:t>
-[...19 lines deleted...]
-        <w:t>xxxxx</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5A418DA7" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+  <w:p w14:paraId="447289F0" w14:textId="77777777" w:rsidR="009E7246" w:rsidRDefault="009E7246">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="5A418DA7" w14:textId="72A2E26C" w:rsidR="00802748" w:rsidRPr="009E7246" w:rsidRDefault="00EF537F">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="15"/>
-        <w:szCs w:val="15"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="009E7246">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Nigerian Journal of Operations Research (NIJOR)</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="009E7246">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="6188710" cy="3375660"/>
           <wp:effectExtent l="0" t="0" r="13970" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="WordPictureWatermark31258" descr="Nijor Logo with Background (1)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="WordPictureWatermark31258" descr="Nijor Logo with Background (1)"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:lum bright="70000" contrast="-70000"/>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6188710" cy="3375660"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="009E7246">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E40015" w:rsidRPr="009E7246">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 3(1), (2026) XX-XX      </w:t>
+      <w:t xml:space="preserve"> 3(3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009E7246" w:rsidRPr="009E7246">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">), (2026) XX-XX  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E7246">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E40015" w:rsidRPr="009E7246">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>p</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E7246">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ISSN: 2141-7938</w:t>
     </w:r>
-    <w:r w:rsidR="00916AB9">
+    <w:r w:rsidR="00E40015" w:rsidRPr="009E7246">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">                  </w:t>
+      <w:t xml:space="preserve"> eISSN: 3156-5956</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00916AB9" w:rsidRPr="009E7246">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E7246">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Surname of First author et al.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="417013D1" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00802748">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="03B5013C" w14:textId="77777777" w:rsidR="00802748" w:rsidRDefault="00EF537F">
+  <w:p w14:paraId="03B5013C" w14:textId="1C58CB13" w:rsidR="00802748" w:rsidRDefault="00EF537F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Nigerian Journal of Operations Research,</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Volume 3, 2026, XX-XX</w:t>
+      <w:t xml:space="preserve">Volume 3, </w:t>
+    </w:r>
+    <w:r w:rsidR="009E7246">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">No 3, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2026, XX-XX</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="6188710" cy="3373120"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="WordPictureWatermark12127" descr="Nijor Logo no Background (1)"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7710,73 +8066,74 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-SG" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NrAwNzY2NzA0MzC2NLVQ0lEKTi0uzszPAykwqgUAPBJYvSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004704D8"/>
+    <w:rsid w:val="00011122"/>
     <w:rsid w:val="000203C1"/>
     <w:rsid w:val="00042112"/>
     <w:rsid w:val="00144CCD"/>
     <w:rsid w:val="001B475D"/>
     <w:rsid w:val="0021515E"/>
     <w:rsid w:val="00227F20"/>
     <w:rsid w:val="00240C1B"/>
     <w:rsid w:val="002612CA"/>
     <w:rsid w:val="00270B3F"/>
     <w:rsid w:val="00274FE6"/>
     <w:rsid w:val="002B041C"/>
     <w:rsid w:val="002B17BD"/>
     <w:rsid w:val="002B236F"/>
     <w:rsid w:val="002D3076"/>
     <w:rsid w:val="002D5537"/>
     <w:rsid w:val="0032397D"/>
     <w:rsid w:val="003510FE"/>
     <w:rsid w:val="003546A6"/>
     <w:rsid w:val="00374986"/>
     <w:rsid w:val="00382AF4"/>
     <w:rsid w:val="003B0D97"/>
     <w:rsid w:val="003B74AF"/>
     <w:rsid w:val="003D29C3"/>
     <w:rsid w:val="003D412E"/>
     <w:rsid w:val="003D7749"/>
@@ -7795,111 +8152,114 @@
     <w:rsid w:val="006C7481"/>
     <w:rsid w:val="006C7C51"/>
     <w:rsid w:val="006D6BC6"/>
     <w:rsid w:val="006E4E51"/>
     <w:rsid w:val="006E6271"/>
     <w:rsid w:val="007132C4"/>
     <w:rsid w:val="0071736B"/>
     <w:rsid w:val="00726FCC"/>
     <w:rsid w:val="007C6E95"/>
     <w:rsid w:val="007D3CF3"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="00815A65"/>
     <w:rsid w:val="00842158"/>
     <w:rsid w:val="00851A2D"/>
     <w:rsid w:val="008A5AAE"/>
     <w:rsid w:val="008A692B"/>
     <w:rsid w:val="008E2F58"/>
     <w:rsid w:val="00907C82"/>
     <w:rsid w:val="009152BE"/>
     <w:rsid w:val="00916AB9"/>
     <w:rsid w:val="00982CAF"/>
     <w:rsid w:val="009A0102"/>
     <w:rsid w:val="009A2148"/>
     <w:rsid w:val="009A6E16"/>
     <w:rsid w:val="009A79CF"/>
+    <w:rsid w:val="009E7246"/>
     <w:rsid w:val="009F0B95"/>
     <w:rsid w:val="00A31182"/>
     <w:rsid w:val="00A673ED"/>
     <w:rsid w:val="00AD6294"/>
     <w:rsid w:val="00AD6959"/>
     <w:rsid w:val="00AF4653"/>
     <w:rsid w:val="00B04D4F"/>
     <w:rsid w:val="00B23763"/>
     <w:rsid w:val="00B46B39"/>
     <w:rsid w:val="00B54EC2"/>
     <w:rsid w:val="00B9039B"/>
     <w:rsid w:val="00BA2111"/>
     <w:rsid w:val="00BC4A94"/>
     <w:rsid w:val="00BD03D3"/>
+    <w:rsid w:val="00BD042D"/>
     <w:rsid w:val="00BD2B6E"/>
     <w:rsid w:val="00BD2F47"/>
     <w:rsid w:val="00BD47B0"/>
     <w:rsid w:val="00BE30A6"/>
     <w:rsid w:val="00C27A62"/>
     <w:rsid w:val="00C6593B"/>
     <w:rsid w:val="00CF2D1B"/>
     <w:rsid w:val="00D76C9F"/>
     <w:rsid w:val="00DA1193"/>
     <w:rsid w:val="00DC1099"/>
     <w:rsid w:val="00DE45C9"/>
     <w:rsid w:val="00DF3C11"/>
     <w:rsid w:val="00DF5AA7"/>
     <w:rsid w:val="00E3408F"/>
+    <w:rsid w:val="00E40015"/>
     <w:rsid w:val="00E4338C"/>
     <w:rsid w:val="00E44D6F"/>
     <w:rsid w:val="00E948A4"/>
     <w:rsid w:val="00EF537F"/>
     <w:rsid w:val="00F40A75"/>
     <w:rsid w:val="00F87169"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00FA5AA3"/>
     <w:rsid w:val="00FB32DF"/>
     <w:rsid w:val="00FC0EF9"/>
     <w:rsid w:val="0C114FC5"/>
     <w:rsid w:val="2E335CF9"/>
     <w:rsid w:val="313B5B13"/>
     <w:rsid w:val="68415894"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sr-Latn-RS" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FD5F276"/>
   <w15:docId w15:val="{462D4070-FB94-4D2A-9322-F4A70716920E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -9187,62 +9547,82 @@
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="8100"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="value">
     <w:name w:val="value"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="695735944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.crossref.org/simpleTextQuery" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3670-8822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame1902102z%20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nijor.org.ng/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame181221015k" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5560-5926" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9242-4948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame1902102z%20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame181221015k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nijor.org.ng/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.crossref.org/simpleTextQuery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.67868/nijorxxxxx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9531,87 +9911,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{521B2185-C586-4EA5-A68F-F0E211A05F64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A387D41-E07E-445E-B56B-3E5EECFE13FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1923</Words>
-  <Characters>10966</Characters>
+  <Words>1927</Words>
+  <Characters>10987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Faculty of Transport and Traffic Engineering</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12864</CharactersWithSpaces>
+  <CharactersWithSpaces>12889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Simic Vladimir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ad7f2a54c41f7cad41851a6d28aad2beddddf5f57231e3608dc77c39e7f047df</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.23196</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">